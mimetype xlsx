--- v0 (2026-04-18)
+++ v1 (2026-10-15)
@@ -44,66 +44,66 @@
   <si>
     <t>Fakulta</t>
   </si>
   <si>
     <t>Stupeň vzdelania</t>
   </si>
   <si>
     <t>Forma štúdia</t>
   </si>
   <si>
     <t>Metódy štúdia</t>
   </si>
   <si>
     <t>Skupina študijných odborov</t>
   </si>
   <si>
     <t>Applied Geosciences</t>
   </si>
   <si>
     <t>Matej Bel University in Banská Bystrica</t>
   </si>
   <si>
     <t>Fakulta prírodných vied</t>
   </si>
   <si>
+    <t>1.</t>
+  </si>
+  <si>
+    <t>denná</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kombinovaná </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prírodné vedy, matematika a informatika </t>
+  </si>
+  <si>
+    <t>externá</t>
+  </si>
+  <si>
     <t>2.</t>
-  </si>
-[...13 lines deleted...]
-    <t>1.</t>
   </si>
   <si>
     <t>Geochemistry</t>
   </si>
   <si>
     <t>3.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
@@ -525,120 +525,120 @@
       </c>
       <c r="E3" t="s">
         <v>14</v>
       </c>
       <c r="F3" t="s">
         <v>12</v>
       </c>
       <c r="G3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
       <c r="C5" t="s">
         <v>9</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
       <c r="E5" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="G5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>8</v>
       </c>
       <c r="C6" t="s">
         <v>9</v>
       </c>
       <c r="D6" t="s">
         <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
       <c r="G6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>