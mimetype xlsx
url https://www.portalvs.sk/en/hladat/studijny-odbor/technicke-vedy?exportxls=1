--- v0 (2026-08-29)
+++ v1 (2026-10-15)
@@ -12,989 +12,212 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="zoznam ŠP" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="313">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Názov študijného programu</t>
   </si>
   <si>
     <t>Vysoká škola</t>
   </si>
   <si>
     <t>Fakulta</t>
   </si>
   <si>
     <t>Stupeň vzdelania</t>
   </si>
   <si>
     <t>Forma štúdia</t>
   </si>
   <si>
     <t>Metódy štúdia</t>
   </si>
   <si>
     <t>Skupina študijných odborov</t>
   </si>
   <si>
-    <t>Aerospace Engineering (letecké a kozmické inžinierstvo)</t>
+    <t>Air Transport</t>
+  </si>
+  <si>
+    <t>The University of Žilina</t>
+  </si>
+  <si>
+    <t>Fakulta prevádzky a ekonomiky dopravy a spojov</t>
+  </si>
+  <si>
+    <t>1.</t>
+  </si>
+  <si>
+    <t>denná</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Technické vedy </t>
+  </si>
+  <si>
+    <t>2.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prezenčná </t>
+  </si>
+  <si>
+    <t>Architecture and Urbanism</t>
   </si>
   <si>
     <t>The Technical University of Košice</t>
   </si>
   <si>
-    <t>Letecká fakulta</t>
-[...11 lines deleted...]
-    <t>Aerospace Systems (letecké a kozmické systémy)</t>
+    <t>Fakulta umení</t>
+  </si>
+  <si>
+    <t>Architecture and Urban Design</t>
+  </si>
+  <si>
+    <t>Slovak University of Technology in Bratislava</t>
+  </si>
+  <si>
+    <t>Fakulta architektúry a dizajnu</t>
+  </si>
+  <si>
+    <t>Road Transport</t>
+  </si>
+  <si>
+    <t>Distribution Technologies and Services</t>
+  </si>
+  <si>
+    <t>Transport Technique and Technology</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
-    <t xml:space="preserve">Prezenčná </t>
-[...1 lines deleted...]
-  <si>
     <t>externá</t>
   </si>
   <si>
-    <t>Agrobiotechnology</t>
-[...23 lines deleted...]
-    <t>Inorganic Technology and Non-metallic Materials</t>
+    <t>Dopravné služby a logistika</t>
+  </si>
+  <si>
+    <t>Transport Services</t>
+  </si>
+  <si>
+    <t>Transportation Engineering</t>
+  </si>
+  <si>
+    <t>Stavebná fakulta</t>
+  </si>
+  <si>
+    <t>profesijne orientovaný 1.</t>
+  </si>
+  <si>
+    <t>Timber and wood structures</t>
+  </si>
+  <si>
+    <t>Technical University in Zvolen</t>
+  </si>
+  <si>
+    <t>Drevárska fakulta</t>
+  </si>
+  <si>
+    <t>Drevárstvo</t>
+  </si>
+  <si>
+    <t>Wood Sciences and Technology</t>
+  </si>
+  <si>
+    <t>Freight forwarding and logistics</t>
+  </si>
+  <si>
+    <t>Geodesy and Cartography</t>
+  </si>
+  <si>
+    <t>Inorganic Technologies and Non-Metallic Materials</t>
   </si>
   <si>
     <t>Alexander Dubček University of Trenčín</t>
   </si>
   <si>
-    <t xml:space="preserve">Kombinovaná </t>
-[...392 lines deleted...]
-    <t>Engineering Surveying and Real Estate Cadastre</t>
+    <t>Civil Engineering</t>
   </si>
   <si>
     <t>Civil Engineering Structures</t>
   </si>
   <si>
-    <t>Civil Engineering</t>
-[...82 lines deleted...]
-  <si>
     <t>Mechatronika</t>
   </si>
   <si>
     <t>Fakulta techniky</t>
   </si>
   <si>
-    <t>Meracia technika</t>
-[...55 lines deleted...]
-  <si>
     <t>Building Engineering</t>
   </si>
   <si>
-    <t>Computer-assisted Material Engineering</t>
-[...158 lines deleted...]
-    <t>Strojárske technológie a materiály (Mechanical engineering technologies and materials)</t>
+    <t>Railway Transport</t>
   </si>
   <si>
     <t>Strojársky technik</t>
   </si>
   <si>
-    <t>MECHANICAL ENGINEERING</t>
-[...22 lines deleted...]
-  <si>
     <t>Construction  Management</t>
   </si>
   <si>
-    <t>Technology of Polymer Materials</t>
-[...61 lines deleted...]
-  <si>
     <t>Creation and Construction of Furniture</t>
   </si>
   <si>
-    <t>Urbanizmus</t>
-[...14 lines deleted...]
-    <t>Výrobná technika (Production technique)</t>
+    <t>Water Transport</t>
   </si>
   <si>
     <t>Production Engineering</t>
   </si>
   <si>
     <t>Manufacturing Technology and Production Processes Management</t>
   </si>
   <si>
-    <t>Výrobné stroje a zariadenia</t>
-[...23 lines deleted...]
-    <t>Special Engineering Technology</t>
+    <t>Freight Forwarding and Logistics</t>
+  </si>
+  <si>
+    <t>železničná doprava</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -1310,51 +533,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G588"/>
+  <dimension ref="A1:G64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -1373,13469 +596,1391 @@
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B4" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="C4" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E4" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>11</v>
+      </c>
+      <c r="F4"/>
       <c r="G4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="B6" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
-      <c r="F7"/>
+      <c r="F7" t="s">
+        <v>14</v>
+      </c>
       <c r="G7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B8" t="s">
         <v>8</v>
       </c>
       <c r="C8" t="s">
         <v>9</v>
       </c>
       <c r="D8" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
-      <c r="F8"/>
+      <c r="F8" t="s">
+        <v>14</v>
+      </c>
       <c r="G8" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="D9" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G9" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C10" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="D10" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G10" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C11" t="s">
+        <v>9</v>
+      </c>
+      <c r="D11" t="s">
         <v>24</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="F11" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B12" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="C12"/>
+        <v>8</v>
+      </c>
+      <c r="C12" t="s">
+        <v>9</v>
+      </c>
       <c r="D12" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D13" t="s">
+        <v>24</v>
+      </c>
+      <c r="E13" t="s">
         <v>25</v>
       </c>
-      <c r="B13" t="s">
-[...8 lines deleted...]
-      </c>
       <c r="F13" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="G13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B14" t="s">
         <v>8</v>
       </c>
       <c r="C14" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="D14" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B15" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C15" t="s">
         <v>29</v>
       </c>
       <c r="D15" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
-      <c r="F15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F15"/>
       <c r="G15" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
         <v>28</v>
       </c>
       <c r="B16" t="s">
         <v>8</v>
       </c>
       <c r="C16" t="s">
         <v>29</v>
       </c>
       <c r="D16" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E16" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="F16"/>
       <c r="G16" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
         <v>31</v>
       </c>
       <c r="B17" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="C17" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D17" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E17" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>11</v>
+      </c>
+      <c r="F17"/>
       <c r="G17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
+        <v>31</v>
+      </c>
+      <c r="B18" t="s">
+        <v>32</v>
+      </c>
+      <c r="C18" t="s">
         <v>33</v>
       </c>
-      <c r="B18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D18" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="E18" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="F18"/>
       <c r="G18" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
+        <v>31</v>
+      </c>
+      <c r="B19" t="s">
+        <v>32</v>
+      </c>
+      <c r="C19" t="s">
         <v>33</v>
       </c>
-      <c r="B19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D19" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E19" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="F19"/>
       <c r="G19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
         <v>31</v>
       </c>
       <c r="B20" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="C20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D20" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
-      <c r="F20" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F20"/>
       <c r="G20" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B21" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="C21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D21" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
-      <c r="F21" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F21"/>
       <c r="G21" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
+        <v>34</v>
+      </c>
+      <c r="B22" t="s">
+        <v>32</v>
+      </c>
+      <c r="C22" t="s">
         <v>33</v>
       </c>
-      <c r="B22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D22" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="E22" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="F22"/>
       <c r="G22" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="C23" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D23" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="E23" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="F23"/>
       <c r="G23" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B24" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="C24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D24" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="E24" t="s">
         <v>11</v>
       </c>
-      <c r="F24" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F24"/>
       <c r="G24" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B25" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C25" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="D25" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="E25" t="s">
         <v>11</v>
       </c>
       <c r="F25" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G25" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
         <v>37</v>
       </c>
       <c r="B26" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C26" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D26" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="E26" t="s">
         <v>11</v>
       </c>
-      <c r="F26" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F26"/>
       <c r="G26" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>37</v>
       </c>
       <c r="B27" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C27" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D27" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="E27" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="F27"/>
       <c r="G27" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
         <v>38</v>
       </c>
       <c r="B28" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="C28"/>
       <c r="D28" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>11</v>
       </c>
-      <c r="F28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F28"/>
       <c r="G28" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B29" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C29" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="D29" t="s">
         <v>10</v>
       </c>
       <c r="E29" t="s">
         <v>11</v>
       </c>
-      <c r="F29" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F29"/>
       <c r="G29" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
         <v>41</v>
       </c>
       <c r="B30" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C30" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="D30" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="E30" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="F30"/>
       <c r="G30" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B31" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C31" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="D31" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="E31" t="s">
         <v>11</v>
       </c>
-      <c r="F31" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F31"/>
       <c r="G31" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="B32" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C32" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="D32" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="E32" t="s">
         <v>11</v>
       </c>
-      <c r="F32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F32"/>
       <c r="G32" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B33" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C33" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="D33" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E33" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="F33"/>
       <c r="G33" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="B34" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C34" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="D34" t="s">
         <v>10</v>
       </c>
       <c r="E34" t="s">
         <v>11</v>
       </c>
-      <c r="F34" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F34"/>
       <c r="G34" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>43</v>
+        <v>7</v>
       </c>
       <c r="B35" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C35" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
       <c r="D35" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E35" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F35" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G35" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>45</v>
+        <v>7</v>
       </c>
       <c r="B36" t="s">
         <v>8</v>
       </c>
       <c r="C36" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="D36" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="E36" t="s">
         <v>11</v>
       </c>
       <c r="F36" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G36" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="B37" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="C37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D37" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E37" t="s">
         <v>11</v>
       </c>
-      <c r="F37" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F37"/>
       <c r="G37" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="B38" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="C38" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="D38" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="E38" t="s">
         <v>11</v>
       </c>
-      <c r="F38" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F38"/>
       <c r="G38" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B39" t="s">
         <v>8</v>
       </c>
       <c r="C39" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="D39" t="s">
         <v>10</v>
       </c>
       <c r="E39" t="s">
         <v>11</v>
       </c>
-      <c r="F39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F39"/>
       <c r="G39" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="B40" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="C40" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="D40" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="E40" t="s">
         <v>11</v>
       </c>
       <c r="F40" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G40" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="B41" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="C41" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="D41" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="E41" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F41" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G41" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="B42" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="C42" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="D42" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="E42" t="s">
         <v>11</v>
       </c>
-      <c r="F42" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F42"/>
       <c r="G42" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="B43" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="C43" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="D43" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E43" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="F43"/>
       <c r="G43" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="B44" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="C44" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="D44" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="E44" t="s">
         <v>11</v>
       </c>
-      <c r="F44" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F44"/>
       <c r="G44" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="B45" t="s">
         <v>8</v>
       </c>
       <c r="C45" t="s">
         <v>29</v>
       </c>
       <c r="D45" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="E45" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="F45"/>
       <c r="G45" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="B46" t="s">
         <v>8</v>
       </c>
       <c r="C46" t="s">
         <v>29</v>
       </c>
       <c r="D46" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="E46" t="s">
         <v>11</v>
       </c>
-      <c r="F46" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F46"/>
       <c r="G46" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="B47" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="C47" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="D47" t="s">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="E47" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="F47"/>
       <c r="G47" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>48</v>
       </c>
       <c r="B48" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="C48" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D48" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="E48" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="F48"/>
       <c r="G48" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="C49" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D49" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="E49" t="s">
         <v>11</v>
       </c>
-      <c r="F49" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F49"/>
       <c r="G49" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="B50" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="C50" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D50" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="E50" t="s">
         <v>11</v>
       </c>
-      <c r="F50" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F50"/>
       <c r="G50" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="B51" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="C51" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D51" t="s">
         <v>10</v>
       </c>
       <c r="E51" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="F51"/>
       <c r="G51" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>49</v>
       </c>
       <c r="B52" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="C52" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="D52" t="s">
         <v>10</v>
       </c>
       <c r="E52" t="s">
         <v>11</v>
       </c>
       <c r="F52" t="s">
-        <v>55</v>
+        <v>14</v>
       </c>
       <c r="G52" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="B53" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="C53" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="D53" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="E53" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="F53"/>
       <c r="G53" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="B54" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="C54" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="D54" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>11</v>
       </c>
-      <c r="F54" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F54"/>
       <c r="G54" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>50</v>
       </c>
       <c r="B55" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="C55" t="s">
-        <v>67</v>
+        <v>43</v>
       </c>
       <c r="D55" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="E55" t="s">
         <v>11</v>
       </c>
-      <c r="F55" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F55"/>
       <c r="G55" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>66</v>
+        <v>50</v>
       </c>
       <c r="B56" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="C56" t="s">
-        <v>67</v>
+        <v>43</v>
       </c>
       <c r="D56" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="E56" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="F56"/>
       <c r="G56" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>51</v>
       </c>
       <c r="B57" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="C57" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="D57" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E57" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="F57"/>
       <c r="G57" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>68</v>
+        <v>51</v>
       </c>
       <c r="B58" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="C58" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="D58" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E58" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>11</v>
+      </c>
+      <c r="F58"/>
       <c r="G58" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="B59" t="s">
         <v>8</v>
       </c>
       <c r="C59" t="s">
-        <v>69</v>
+        <v>9</v>
       </c>
       <c r="D59" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E59" t="s">
         <v>11</v>
       </c>
       <c r="F59" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G59" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="B60" t="s">
         <v>8</v>
       </c>
       <c r="C60" t="s">
-        <v>69</v>
+        <v>9</v>
       </c>
       <c r="D60" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="E60" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F60" t="s">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="G60" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>71</v>
+        <v>45</v>
       </c>
       <c r="B61" t="s">
         <v>8</v>
       </c>
       <c r="C61" t="s">
-        <v>69</v>
+        <v>9</v>
       </c>
       <c r="D61" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E61" t="s">
         <v>11</v>
       </c>
       <c r="F61" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G61" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
       <c r="B62" t="s">
         <v>8</v>
       </c>
       <c r="C62" t="s">
-        <v>69</v>
+        <v>9</v>
       </c>
       <c r="D62" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E62" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="F62" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G62" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
-        <v>71</v>
+        <v>45</v>
       </c>
       <c r="B63" t="s">
         <v>8</v>
       </c>
       <c r="C63" t="s">
-        <v>69</v>
+        <v>9</v>
       </c>
       <c r="D63" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="E63" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F63" t="s">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="G63" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
       <c r="B64" t="s">
         <v>8</v>
       </c>
       <c r="C64" t="s">
-        <v>69</v>
+        <v>9</v>
       </c>
       <c r="D64" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="E64" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="F64" t="s">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="G64" t="s">
-        <v>12</v>
-[...12004 lines deleted...]
-      <c r="G588" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>